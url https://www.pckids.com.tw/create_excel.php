--- v0 (2026-06-22)
+++ v1 (2026-08-06)
@@ -12,259 +12,256 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="繪本訂購單" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="377">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
   <si>
     <t>耀陽幼兒繪本清單</t>
   </si>
   <si>
     <t>填寫訂購數量,回傳即可!</t>
   </si>
   <si>
     <t>品名</t>
   </si>
   <si>
     <t>單價</t>
   </si>
   <si>
     <t>數量</t>
   </si>
   <si>
     <t>勇敢的小貓頭鷹</t>
   </si>
   <si>
     <t>風信子山的兔子</t>
   </si>
   <si>
     <t>小羊兒想幫忙</t>
   </si>
   <si>
     <t>迷路的小鴨子</t>
   </si>
   <si>
     <t>貪睡的豬</t>
   </si>
   <si>
     <t>黑莓鼠</t>
   </si>
   <si>
+    <t>自私的巨人</t>
+  </si>
+  <si>
     <t>白鸛哈里發</t>
   </si>
   <si>
     <t>義犬報恩</t>
   </si>
   <si>
-    <t>自私的巨人</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">神奇吹笛人 </t>
   </si>
   <si>
     <t>快樂王子</t>
   </si>
   <si>
     <t>小矮子穆克</t>
   </si>
   <si>
     <t xml:space="preserve">仲夏夜之夢 </t>
   </si>
   <si>
     <t>大提琴手高修</t>
   </si>
   <si>
     <t>小矮人湯姆蒂德托特</t>
   </si>
   <si>
     <t>神奇的金魚</t>
   </si>
   <si>
     <t>阿拉丁神燈</t>
   </si>
   <si>
     <t>悲慘世界</t>
   </si>
   <si>
     <t>在學校裡</t>
   </si>
   <si>
     <t>生日派對</t>
   </si>
   <si>
     <t>在公園裡</t>
   </si>
   <si>
     <t>度假</t>
   </si>
   <si>
     <t>米米的尾巴</t>
   </si>
   <si>
     <t>100分</t>
   </si>
   <si>
+    <t>奇奇愛耍酷</t>
+  </si>
+  <si>
     <t>皮皮愛睡覺</t>
   </si>
   <si>
     <t>莎莎妹妹</t>
   </si>
   <si>
     <t>大胖魯魯</t>
   </si>
   <si>
     <t>阿布的力氣</t>
   </si>
   <si>
     <t>維妮上學囉</t>
   </si>
   <si>
     <t>糖果牙齒</t>
   </si>
   <si>
     <t>早安豆豆</t>
   </si>
   <si>
-    <t>奇奇愛耍酷</t>
+    <t>黃金便便大出來</t>
+  </si>
+  <si>
+    <t>我是刷牙高手</t>
   </si>
   <si>
     <t>米飯的香甜滋味</t>
   </si>
   <si>
-    <t>黃金便便大出來</t>
-[...4 lines deleted...]
-  <si>
     <t>小胖變瘦了</t>
   </si>
   <si>
     <t>眼睛，眼睛，看得清</t>
   </si>
   <si>
     <t>不要吃不良食品</t>
   </si>
   <si>
+    <t>都是從太陽來的！</t>
+  </si>
+  <si>
+    <t>自來水的旅行</t>
+  </si>
+  <si>
+    <t>我家有科學</t>
+  </si>
+  <si>
+    <t>如果垃圾越積越多</t>
+  </si>
+  <si>
+    <t>銅絲彎繞，橡膠彈性好</t>
+  </si>
+  <si>
+    <t>模仿大自然的發明</t>
+  </si>
+  <si>
+    <t>探訪地球中心</t>
+  </si>
+  <si>
+    <t>乾淨的能源-太陽、風和水</t>
+  </si>
+  <si>
     <t>環保生活出發</t>
   </si>
   <si>
     <t>樹木真重要</t>
   </si>
   <si>
     <t>地球越來越熱</t>
   </si>
   <si>
-    <t>都是從太陽來的！</t>
-[...22 lines deleted...]
-  <si>
     <t>風的力量</t>
   </si>
   <si>
     <t>無所不在的空氣</t>
   </si>
   <si>
     <t>教室裡物品大發現</t>
   </si>
   <si>
     <t>超強無敵大腦</t>
   </si>
   <si>
     <t>小熊巴芬</t>
   </si>
   <si>
+    <t>紅毛猩猩奧德莎</t>
+  </si>
+  <si>
+    <t>無尾熊金伯莉</t>
+  </si>
+  <si>
+    <t>海豚達爾文</t>
+  </si>
+  <si>
+    <t>河馬哈德森</t>
+  </si>
+  <si>
     <t>駱駝凱洛</t>
   </si>
   <si>
     <t>紅鶴法雅</t>
   </si>
   <si>
     <t>犰狳愛麗絲</t>
   </si>
   <si>
     <t>斑馬阿班</t>
   </si>
   <si>
     <t>獅子雷恩</t>
   </si>
   <si>
-    <t>紅毛猩猩奧德莎</t>
-[...10 lines deleted...]
-  <si>
     <t>蓬蓬頭瑞奇王子</t>
   </si>
   <si>
     <t>環遊世界八十天II</t>
   </si>
   <si>
     <t>尼爾奇遇記</t>
   </si>
   <si>
     <t>祕密花園</t>
   </si>
   <si>
     <t>苦兒流浪記</t>
   </si>
   <si>
     <t>小法官</t>
   </si>
   <si>
     <t>三樣寶貝</t>
   </si>
   <si>
     <t xml:space="preserve">小精靈和老鞋匠 </t>
   </si>
   <si>
     <t>沒事，沒事</t>
@@ -338,521 +335,506 @@
   <si>
     <t>不快樂的母牛</t>
   </si>
   <si>
     <t>有一個下雨天</t>
   </si>
   <si>
     <t>愛幫忙的男孩</t>
   </si>
   <si>
     <t>愛打呼的大熊</t>
   </si>
   <si>
     <t>不一樣的上學日</t>
   </si>
   <si>
     <t>天使的花朵</t>
   </si>
   <si>
     <t>阿平的菜單</t>
   </si>
   <si>
     <t>天地人</t>
   </si>
   <si>
+    <t>紅色火車跑呀跑</t>
+  </si>
+  <si>
+    <t>我們一起分享</t>
+  </si>
+  <si>
     <t>快，捉住那隻狗！</t>
   </si>
   <si>
     <t>你最想做什麼，奶奶？</t>
   </si>
   <si>
     <t>太空探險出發囉</t>
   </si>
   <si>
-    <t>紅色火車跑呀跑</t>
-[...4 lines deleted...]
-  <si>
     <t>綿羊小雪</t>
   </si>
   <si>
     <t>我相信你，蒲公英</t>
   </si>
   <si>
     <t>小豬船長</t>
   </si>
   <si>
     <t>呼嚕呼嚕獸</t>
   </si>
   <si>
+    <t>我永遠永遠愛你</t>
+  </si>
+  <si>
     <t>小笨狗</t>
   </si>
   <si>
-    <t>我永遠永遠愛你</t>
-[...1 lines deleted...]
-  <si>
     <t>奇妙的大自然繪本4書</t>
   </si>
   <si>
     <t>好孩子有禮貌系列(4書)</t>
   </si>
   <si>
     <t>歐洲剪紙枕邊繪本5書</t>
   </si>
   <si>
     <t>健康兒童繪本(6書)</t>
   </si>
   <si>
     <t>彩虹魚繪本一套(6書)</t>
   </si>
   <si>
     <t>生活品德教育繪本6書</t>
   </si>
   <si>
     <t>西洋經典名著(8書)</t>
   </si>
   <si>
+    <t>禮物書快樂學習系列(二)</t>
+  </si>
+  <si>
     <t>禮物書快樂學習系列(一)</t>
   </si>
   <si>
     <t>教出正面價值觀繪本(10書)</t>
   </si>
   <si>
     <t>幼幼寶貝繪本(10書)</t>
   </si>
   <si>
     <t>孩子的行為繪本(10書)</t>
   </si>
   <si>
-    <t>禮物書快樂學習系列(二)</t>
+    <t>世界經典文學(12本)</t>
+  </si>
+  <si>
+    <t>禮物書幼幼推拉轉(二)</t>
   </si>
   <si>
     <t>禮物書幼幼推拉轉(一)</t>
   </si>
   <si>
-    <t>禮物書幼幼推拉轉(二)</t>
-[...4 lines deleted...]
-  <si>
     <t>凱倫‧凱茲精選幼兒書(8書)</t>
   </si>
   <si>
     <t>科學環保繪本(16書)</t>
   </si>
   <si>
     <t>古典音樂故事館 (20書不附CD)</t>
   </si>
   <si>
     <t>古典音樂故事館 (附20CD/21冊合售)</t>
   </si>
   <si>
     <t>幼兒繪本148本</t>
   </si>
   <si>
+    <t>水裡的動物</t>
+  </si>
+  <si>
+    <t>天上飛的動物</t>
+  </si>
+  <si>
+    <t>陸地上的動物</t>
+  </si>
+  <si>
     <t>昆蟲世界</t>
   </si>
   <si>
-    <t>水裡的動物</t>
-[...7 lines deleted...]
-  <si>
     <t>公主與怪物的指揮者</t>
   </si>
   <si>
     <t>狼人與姊妹</t>
   </si>
   <si>
     <t>少年水手和他的貓</t>
   </si>
   <si>
     <t>提忠與無人知曉的美人</t>
   </si>
   <si>
     <t>敲鼓男孩</t>
   </si>
   <si>
     <t>輕輕鬆鬆學會彩色鉛筆畫（二版）</t>
   </si>
   <si>
+    <t>我喜歡我自己</t>
+  </si>
+  <si>
     <t>大家好！</t>
   </si>
   <si>
     <t>幸福的話語</t>
   </si>
   <si>
     <t>我們可以做朋友嗎?</t>
   </si>
   <si>
+    <t>沒關係</t>
+  </si>
+  <si>
     <t>我有這樣嗎？</t>
   </si>
   <si>
     <t>我也會</t>
   </si>
   <si>
-    <t>沒關係</t>
-[...4 lines deleted...]
-  <si>
     <t>好棒的幼兒園</t>
   </si>
   <si>
     <t>好棒的城市</t>
   </si>
   <si>
     <t>好棒的聖誕老人</t>
   </si>
   <si>
+    <t>好棒的小獅子</t>
+  </si>
+  <si>
+    <t>好棒的遊戲</t>
+  </si>
+  <si>
+    <t>好棒的農曆新年</t>
+  </si>
+  <si>
+    <t>好棒的超級市場</t>
+  </si>
+  <si>
+    <t>好棒的火車(新版)</t>
+  </si>
+  <si>
+    <t>好棒的朋友</t>
+  </si>
+  <si>
+    <t>好棒的動物寶寶</t>
+  </si>
+  <si>
     <t>好棒的聖誕節</t>
   </si>
   <si>
     <t>好棒的動物園</t>
   </si>
   <si>
-    <t>好棒的小獅子</t>
-[...17 lines deleted...]
-    <t>好棒的動物寶寶</t>
+    <t>好棒的小精靈</t>
   </si>
   <si>
     <t>三角龍，你好！</t>
   </si>
   <si>
     <t>暴龍，你好！</t>
   </si>
   <si>
-    <t>好棒的小精靈</t>
-[...1 lines deleted...]
-  <si>
     <t>好棒的老師</t>
   </si>
   <si>
     <t>好棒的護理師</t>
   </si>
   <si>
     <t>白雪公主</t>
   </si>
   <si>
     <t>美女與野獸</t>
   </si>
   <si>
+    <t>愛麗絲夢遊仙境</t>
+  </si>
+  <si>
+    <t>糖果屋</t>
+  </si>
+  <si>
+    <t>木偶奇遇記</t>
+  </si>
+  <si>
     <t>傑克與魔豆</t>
   </si>
   <si>
     <t>小飛俠</t>
   </si>
   <si>
-    <t>愛麗絲夢遊仙境</t>
-[...5 lines deleted...]
-    <t>木偶奇遇記</t>
+    <t>森林王子</t>
   </si>
   <si>
     <t>冰雪女王</t>
   </si>
   <si>
-    <t>森林王子</t>
+    <t>醜小鴨</t>
+  </si>
+  <si>
+    <t>胡桃鉗</t>
+  </si>
+  <si>
+    <t>綠野仙蹤</t>
+  </si>
+  <si>
+    <t>灰姑娘</t>
+  </si>
+  <si>
+    <t>小美人魚</t>
+  </si>
+  <si>
+    <t>金髮女孩和三隻熊</t>
+  </si>
+  <si>
+    <t>睡美人</t>
   </si>
   <si>
     <t>杜立德醫生</t>
   </si>
   <si>
-    <t>醜小鴨</t>
-[...28 lines deleted...]
-  <si>
     <t>好棒的叢林動物</t>
   </si>
   <si>
     <t>好棒的交通工具</t>
   </si>
   <si>
-    <t>好棒的夜行動物</t>
-[...4 lines deleted...]
-  <si>
     <t>奇妙的動物</t>
   </si>
   <si>
+    <t>溫暖的家</t>
+  </si>
+  <si>
+    <t>我愛的玩具</t>
+  </si>
+  <si>
+    <t>生日快樂</t>
+  </si>
+  <si>
+    <t>各種顏色</t>
+  </si>
+  <si>
+    <t>我的家人</t>
+  </si>
+  <si>
+    <t>我愛幼兒園</t>
+  </si>
+  <si>
+    <t>我愛動物園</t>
+  </si>
+  <si>
+    <t>Smart寶寶-好吃的水果</t>
+  </si>
+  <si>
     <t>交通工具</t>
   </si>
   <si>
-    <t>我愛的玩具</t>
-[...20 lines deleted...]
-    <t>Smart寶寶-好吃的水果</t>
+    <t>好棒的媽媽</t>
   </si>
   <si>
     <t>好棒的水</t>
   </si>
   <si>
     <t>這是哪一則童話</t>
   </si>
   <si>
     <t>我好餓啊！</t>
   </si>
   <si>
     <t>我會數一數 (新版)</t>
   </si>
   <si>
     <t>我最喜歡車子(新版)</t>
   </si>
   <si>
-    <t>好棒的媽媽</t>
-[...1 lines deleted...]
-  <si>
     <t>是誰的聲音？</t>
   </si>
   <si>
     <t>小狗，小狗，你好嗎？</t>
   </si>
   <si>
     <t>長頸鹿，長頸鹿，你今天穿什麼?</t>
   </si>
   <si>
     <t>小貓，小貓，你看見什麼？</t>
   </si>
   <si>
     <t>貓頭鷹，貓頭鷹，你睡不著嗎?</t>
   </si>
   <si>
+    <t>母牛，母牛，好好吃東西!</t>
+  </si>
+  <si>
     <t>老虎，老虎，洗乾淨喔!</t>
   </si>
   <si>
-    <t>母牛，母牛，好好吃東西!</t>
-[...1 lines deleted...]
-  <si>
     <t>禮物書動一動真好玩(6書)</t>
   </si>
   <si>
     <t>誰來了？</t>
   </si>
   <si>
     <t>你想要一顆星星嗎？</t>
   </si>
   <si>
     <t>咚咚咚</t>
   </si>
   <si>
     <t>鳥類與昆蟲(大識字卡)</t>
   </si>
   <si>
     <t>是誰在浴缸裡？</t>
   </si>
   <si>
     <t>逛菜市場</t>
   </si>
   <si>
     <t>寶寶晚安</t>
   </si>
   <si>
     <t>看著你</t>
   </si>
   <si>
     <t>傑克與魔豆、三隻小豬</t>
   </si>
   <si>
-    <t>小紅帽</t>
+    <t>小紅帽、長髮姑娘</t>
   </si>
   <si>
     <t>白雪公主、糖果屋</t>
   </si>
   <si>
     <t>說好棒的話</t>
   </si>
   <si>
     <t>我相信我自己</t>
   </si>
   <si>
     <t>家在哪裡,心就在哪裡</t>
   </si>
   <si>
     <t>小北極熊找媽媽</t>
   </si>
   <si>
     <t>分享幸福</t>
   </si>
   <si>
     <t>你是奇蹟</t>
   </si>
   <si>
     <t>你的心情是什麼顏色</t>
   </si>
   <si>
+    <t>就愛你這個樣子</t>
+  </si>
+  <si>
     <t>好棒的聖誕夜</t>
   </si>
   <si>
-    <t>就愛你這個樣子</t>
-[...1 lines deleted...]
-  <si>
     <t>慢吞吞的樹懶</t>
   </si>
   <si>
+    <t>好棒的假期</t>
+  </si>
+  <si>
     <t>愛唱歌的鳥</t>
   </si>
   <si>
-    <t>好棒的假期</t>
-[...1 lines deleted...]
-  <si>
     <t>我的身體是大的儲水袋</t>
   </si>
   <si>
     <t>超強無敵的頭腦</t>
   </si>
   <si>
     <t>孩子,加油!</t>
   </si>
   <si>
     <t>怎麼吃也吃不完的粥</t>
   </si>
   <si>
     <t>我只想吃好吃的</t>
   </si>
   <si>
     <t>我不想去醫院</t>
   </si>
   <si>
     <t>我有辦法</t>
   </si>
   <si>
     <t>愛書的小熊</t>
   </si>
   <si>
     <t>最美好的一天</t>
   </si>
   <si>
     <t>學前注音ㄅㄆㄇ練習本</t>
   </si>
   <si>
     <t>益智字母積木</t>
   </si>
   <si>
     <t>小寶寶驚奇立體書-野生動物</t>
   </si>
   <si>
+    <t>小寶寶驚奇立體書-水生動物</t>
+  </si>
+  <si>
+    <t>小寶寶驚奇立體書-動物王國</t>
+  </si>
+  <si>
     <t>小寶寶驚奇立體書-水中世界</t>
   </si>
   <si>
-    <t>小寶寶驚奇立體書-水生動物</t>
-[...2 lines deleted...]
-    <t>小寶寶驚奇立體書-動物王國</t>
+    <t>Smart寶寶-健康的食物</t>
   </si>
   <si>
     <t>Smart寶寶-聖誕節快樂</t>
   </si>
   <si>
-    <t>Smart寶寶-健康的食物</t>
-[...1 lines deleted...]
-  <si>
     <t>Smart寶寶-我們的身體</t>
   </si>
   <si>
     <t>Smart寶寶-日常衣物</t>
   </si>
   <si>
+    <t>按一按吱吱叫-交通工具</t>
+  </si>
+  <si>
     <t>按一按吱吱叫-動物寶貝</t>
   </si>
   <si>
-    <t>按一按吱吱叫-交通工具</t>
-[...1 lines deleted...]
-  <si>
     <t>聽一聽‧找一找–農場</t>
   </si>
   <si>
     <t>驚奇翻翻立體書-上床睡覺囉</t>
   </si>
   <si>
     <t>驚奇翻翻立體書-認識顏色</t>
   </si>
   <si>
     <t>驚奇翻翻立體書-大海世界</t>
   </si>
   <si>
     <t>驚奇翻翻立體書-小恐龍找媽媽</t>
   </si>
   <si>
     <t>歡樂敲球台</t>
   </si>
   <si>
     <t>聽一聽‧找一找–叢林</t>
   </si>
   <si>
     <t>禮物書-LEGO(6書)</t>
   </si>
   <si>
     <t>益智數字積木</t>
@@ -938,123 +920,123 @@
   <si>
     <t>LEGO CITY 保護野生動物</t>
   </si>
   <si>
     <t>LEGO CITY 消防隊</t>
   </si>
   <si>
     <t>禮物書3-6歲推拉轉</t>
   </si>
   <si>
     <t>我在遊戲時很安全</t>
   </si>
   <si>
     <t>我在家裡很安全</t>
   </si>
   <si>
     <t>好棒的情緒安全</t>
   </si>
   <si>
     <t>我在社區裡很安全</t>
   </si>
   <si>
     <t>我在學校很安全</t>
   </si>
   <si>
+    <t>幼兒全腦開發-語文發展貼紙書</t>
+  </si>
+  <si>
     <t>幼兒全腦開發-幼兒數學貼紙書</t>
   </si>
   <si>
-    <t>幼兒全腦開發-語文發展貼紙書</t>
-[...1 lines deleted...]
-  <si>
     <t>幼兒全腦開發-我的身體</t>
   </si>
   <si>
     <t>幼兒全腦開發-生活常識</t>
   </si>
   <si>
     <t>智能提升系列-迷宮</t>
   </si>
   <si>
     <t>智能提升系列-連連看</t>
   </si>
   <si>
     <t>智能提升系列-英文字母ABC</t>
   </si>
   <si>
     <t>智能提升系列-線條運筆</t>
   </si>
   <si>
     <t>智能提升系列-我會寫</t>
   </si>
   <si>
     <t>我會寫123(第二集)</t>
   </si>
   <si>
+    <t>新資優數學(1)</t>
+  </si>
+  <si>
+    <t>新資優數學(2)</t>
+  </si>
+  <si>
+    <t>左腦右腦多元智能開發3/4歲</t>
+  </si>
+  <si>
+    <t>左腦右腦多元智能開發6/7歲</t>
+  </si>
+  <si>
+    <t>左腦右腦多元智能開發4/5歲</t>
+  </si>
+  <si>
+    <t>左腦右腦多元智能開發5/6歲</t>
+  </si>
+  <si>
+    <t>左腦右腦多元智能開發2/3歲</t>
+  </si>
+  <si>
+    <t>新資優數學(4)</t>
+  </si>
+  <si>
+    <t>新資優數學(5)</t>
+  </si>
+  <si>
+    <t>新資優數學(3)</t>
+  </si>
+  <si>
+    <t>我會寫123(第一集)</t>
+  </si>
+  <si>
     <t>腦力開發綜合遊戲</t>
   </si>
   <si>
-    <t>我會寫123(第一集)</t>
-[...29 lines deleted...]
-    <t>新資優數學(5)</t>
+    <t>哆啦A夢-自己動手做</t>
   </si>
   <si>
     <t>哆啦A夢-塗塗畫畫</t>
   </si>
   <si>
     <t>哆啦A夢-益智遊戲</t>
-  </si>
-[...1 lines deleted...]
-    <t>哆啦A夢-自己動手做</t>
   </si>
   <si>
     <t>寶可夢空間認知大挑戰</t>
   </si>
   <si>
     <t>寶可夢嘗試錯誤大挑戰</t>
   </si>
   <si>
     <t>寶可夢邏輯思考大挑戰</t>
   </si>
   <si>
     <t>禮物書哆啦A夢(一)勞作練習本3書</t>
   </si>
   <si>
     <t>西貝流士(芬蘭頌)</t>
   </si>
   <si>
     <t>普契尼(蝴蝶夫人)</t>
   </si>
   <si>
     <t>葛利格(皮爾金)</t>
   </si>
   <si>
     <t>德弗扎克(新世界)</t>
   </si>
@@ -1611,63 +1593,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F216"/>
+  <dimension ref="A1:F212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A216" sqref="A216"/>
+      <selection activeCell="A212" sqref="A212"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="4" t="s">
@@ -2575,211 +2557,211 @@
       </c>
       <c r="B59" s="6">
         <v>79</v>
       </c>
       <c r="C59" s="5"/>
       <c r="D59" s="5" t="s">
         <v>116</v>
       </c>
       <c r="E59" s="6">
         <v>79</v>
       </c>
       <c r="F59" s="5"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B60" s="6">
         <v>79</v>
       </c>
       <c r="C60" s="5"/>
       <c r="D60" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E60" s="6">
-        <v>79</v>
+        <v>316</v>
       </c>
       <c r="F60" s="5"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5" t="s">
         <v>119</v>
       </c>
       <c r="B61" s="6">
         <v>316</v>
       </c>
       <c r="C61" s="5"/>
       <c r="D61" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E61" s="6">
-        <v>316</v>
+        <v>395</v>
       </c>
       <c r="F61" s="5"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5" t="s">
         <v>121</v>
       </c>
       <c r="B62" s="6">
-        <v>395</v>
+        <v>474</v>
       </c>
       <c r="C62" s="5"/>
       <c r="D62" s="5" t="s">
         <v>122</v>
       </c>
       <c r="E62" s="6">
         <v>474</v>
       </c>
       <c r="F62" s="5"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5" t="s">
         <v>123</v>
       </c>
       <c r="B63" s="6">
         <v>474</v>
       </c>
       <c r="C63" s="5"/>
       <c r="D63" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E63" s="6">
-        <v>474</v>
+        <v>632</v>
       </c>
       <c r="F63" s="5"/>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5" t="s">
         <v>125</v>
       </c>
       <c r="B64" s="6">
-        <v>632</v>
+        <v>780</v>
       </c>
       <c r="C64" s="5"/>
       <c r="D64" s="5" t="s">
         <v>126</v>
       </c>
       <c r="E64" s="6">
         <v>780</v>
       </c>
       <c r="F64" s="5"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5" t="s">
         <v>127</v>
       </c>
       <c r="B65" s="6">
         <v>790</v>
       </c>
       <c r="C65" s="5"/>
       <c r="D65" s="5" t="s">
         <v>128</v>
       </c>
       <c r="E65" s="6">
         <v>790</v>
       </c>
       <c r="F65" s="5"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5" t="s">
         <v>129</v>
       </c>
       <c r="B66" s="6">
         <v>790</v>
       </c>
       <c r="C66" s="5"/>
       <c r="D66" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E66" s="6">
-        <v>975</v>
+        <v>948</v>
       </c>
       <c r="F66" s="5"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5" t="s">
         <v>131</v>
       </c>
       <c r="B67" s="6">
         <v>995</v>
       </c>
       <c r="C67" s="5"/>
       <c r="D67" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E67" s="6">
         <v>995</v>
       </c>
       <c r="F67" s="5"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5" t="s">
         <v>133</v>
       </c>
       <c r="B68" s="6">
-        <v>1027</v>
+        <v>1200</v>
       </c>
       <c r="C68" s="5"/>
       <c r="D68" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E68" s="6">
-        <v>1200</v>
+        <v>1264</v>
       </c>
       <c r="F68" s="5"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5" t="s">
         <v>135</v>
       </c>
       <c r="B69" s="6">
-        <v>1264</v>
+        <v>3000</v>
       </c>
       <c r="C69" s="5"/>
       <c r="D69" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E69" s="6">
-        <v>3000</v>
+        <v>3600</v>
       </c>
       <c r="F69" s="5"/>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5" t="s">
         <v>137</v>
       </c>
       <c r="B70" s="6">
-        <v>3600</v>
+        <v>11692</v>
       </c>
       <c r="C70" s="5"/>
       <c r="D70" s="5" t="s">
         <v>138</v>
       </c>
       <c r="E70" s="6">
-        <v>11692</v>
+        <v>79</v>
       </c>
       <c r="F70" s="5"/>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5" t="s">
         <v>139</v>
       </c>
       <c r="B71" s="6">
         <v>79</v>
       </c>
       <c r="C71" s="5"/>
       <c r="D71" s="5" t="s">
         <v>140</v>
       </c>
       <c r="E71" s="6">
         <v>79</v>
       </c>
       <c r="F71" s="5"/>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5" t="s">
         <v>141</v>
       </c>
       <c r="B72" s="6">
         <v>79</v>
@@ -2808,115 +2790,115 @@
         <v>79</v>
       </c>
       <c r="F73" s="5"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5" t="s">
         <v>145</v>
       </c>
       <c r="B74" s="6">
         <v>79</v>
       </c>
       <c r="C74" s="5"/>
       <c r="D74" s="5" t="s">
         <v>146</v>
       </c>
       <c r="E74" s="6">
         <v>79</v>
       </c>
       <c r="F74" s="5"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5" t="s">
         <v>147</v>
       </c>
       <c r="B75" s="6">
-        <v>79</v>
+        <v>276</v>
       </c>
       <c r="C75" s="5"/>
       <c r="D75" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E75" s="6">
-        <v>276</v>
+        <v>79</v>
       </c>
       <c r="F75" s="5"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5" t="s">
         <v>149</v>
       </c>
       <c r="B76" s="6">
         <v>79</v>
       </c>
       <c r="C76" s="5"/>
       <c r="D76" s="5" t="s">
         <v>150</v>
       </c>
       <c r="E76" s="6">
         <v>79</v>
       </c>
       <c r="F76" s="5"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5" t="s">
         <v>151</v>
       </c>
       <c r="B77" s="6">
         <v>79</v>
       </c>
       <c r="C77" s="5"/>
       <c r="D77" s="5" t="s">
         <v>152</v>
       </c>
       <c r="E77" s="6">
         <v>79</v>
       </c>
       <c r="F77" s="5"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5" t="s">
         <v>153</v>
       </c>
       <c r="B78" s="6">
         <v>79</v>
       </c>
       <c r="C78" s="5"/>
       <c r="D78" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E78" s="6">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F78" s="5"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5" t="s">
         <v>155</v>
       </c>
       <c r="B79" s="6">
-        <v>79</v>
+        <v>199</v>
       </c>
       <c r="C79" s="5"/>
       <c r="D79" s="5" t="s">
         <v>156</v>
       </c>
       <c r="E79" s="6">
         <v>199</v>
       </c>
       <c r="F79" s="5"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5" t="s">
         <v>157</v>
       </c>
       <c r="B80" s="6">
         <v>199</v>
       </c>
       <c r="C80" s="5"/>
       <c r="D80" s="5" t="s">
         <v>158</v>
       </c>
       <c r="E80" s="6">
         <v>199</v>
       </c>
       <c r="F80" s="5"/>
@@ -2991,67 +2973,67 @@
       </c>
       <c r="B85" s="6">
         <v>199</v>
       </c>
       <c r="C85" s="5"/>
       <c r="D85" s="5" t="s">
         <v>168</v>
       </c>
       <c r="E85" s="6">
         <v>199</v>
       </c>
       <c r="F85" s="5"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5" t="s">
         <v>169</v>
       </c>
       <c r="B86" s="6">
         <v>199</v>
       </c>
       <c r="C86" s="5"/>
       <c r="D86" s="5" t="s">
         <v>170</v>
       </c>
       <c r="E86" s="6">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="F86" s="5"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5" t="s">
         <v>171</v>
       </c>
       <c r="B87" s="6">
         <v>205</v>
       </c>
       <c r="C87" s="5"/>
       <c r="D87" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E87" s="6">
-        <v>205</v>
+        <v>170</v>
       </c>
       <c r="F87" s="5"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5" t="s">
         <v>173</v>
       </c>
       <c r="B88" s="6">
         <v>170</v>
       </c>
       <c r="C88" s="5"/>
       <c r="D88" s="5" t="s">
         <v>174</v>
       </c>
       <c r="E88" s="6">
         <v>170</v>
       </c>
       <c r="F88" s="5"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5" t="s">
         <v>175</v>
       </c>
       <c r="B89" s="6">
         <v>170</v>
@@ -3068,1861 +3050,1801 @@
     <row r="90" spans="1:6">
       <c r="A90" s="5" t="s">
         <v>177</v>
       </c>
       <c r="B90" s="6">
         <v>170</v>
       </c>
       <c r="C90" s="5"/>
       <c r="D90" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E90" s="6">
         <v>170</v>
       </c>
       <c r="F90" s="5"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5" t="s">
         <v>179</v>
       </c>
       <c r="B91" s="6">
         <v>170</v>
       </c>
       <c r="C91" s="5"/>
       <c r="D91" s="5" t="s">
-        <v>22</v>
+        <v>180</v>
       </c>
       <c r="E91" s="6">
         <v>170</v>
       </c>
       <c r="F91" s="5"/>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B92" s="6">
         <v>170</v>
       </c>
       <c r="C92" s="5"/>
       <c r="D92" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E92" s="6">
         <v>170</v>
       </c>
       <c r="F92" s="5"/>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B93" s="6">
         <v>170</v>
       </c>
       <c r="C93" s="5"/>
       <c r="D93" s="5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E93" s="6">
         <v>170</v>
       </c>
       <c r="F93" s="5"/>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B94" s="6">
         <v>170</v>
       </c>
       <c r="C94" s="5"/>
       <c r="D94" s="5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E94" s="6">
         <v>170</v>
       </c>
       <c r="F94" s="5"/>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B95" s="6">
         <v>170</v>
       </c>
       <c r="C95" s="5"/>
       <c r="D95" s="5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E95" s="6">
         <v>170</v>
       </c>
       <c r="F95" s="5"/>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B96" s="6">
         <v>170</v>
       </c>
       <c r="C96" s="5"/>
       <c r="D96" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E96" s="6">
         <v>170</v>
       </c>
       <c r="F96" s="5"/>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B97" s="6">
-        <v>170</v>
+        <v>280</v>
       </c>
       <c r="C97" s="5"/>
       <c r="D97" s="5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E97" s="6">
-        <v>170</v>
+        <v>199</v>
       </c>
       <c r="F97" s="5"/>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B98" s="6">
-        <v>170</v>
+        <v>199</v>
       </c>
       <c r="C98" s="5"/>
       <c r="D98" s="5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E98" s="6">
-        <v>170</v>
+        <v>199</v>
       </c>
       <c r="F98" s="5"/>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B99" s="6">
-        <v>170</v>
+        <v>199</v>
       </c>
       <c r="C99" s="5"/>
       <c r="D99" s="5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E99" s="6">
-        <v>170</v>
+        <v>199</v>
       </c>
       <c r="F99" s="5"/>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B100" s="6">
-        <v>170</v>
+        <v>199</v>
       </c>
       <c r="C100" s="5"/>
       <c r="D100" s="5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E100" s="6">
-        <v>280</v>
+        <v>199</v>
       </c>
       <c r="F100" s="5"/>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B101" s="6">
         <v>199</v>
       </c>
       <c r="C101" s="5"/>
       <c r="D101" s="5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E101" s="6">
         <v>199</v>
       </c>
       <c r="F101" s="5"/>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B102" s="6">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C102" s="5"/>
       <c r="D102" s="5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E102" s="6">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="F102" s="5"/>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B103" s="6">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C103" s="5"/>
       <c r="D103" s="5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E103" s="6">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="F103" s="5"/>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B104" s="6">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C104" s="5"/>
       <c r="D104" s="5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E104" s="6">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="F104" s="5"/>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B105" s="6">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C105" s="5"/>
       <c r="D105" s="5" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E105" s="6">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="F105" s="5"/>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B106" s="6">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C106" s="5"/>
       <c r="D106" s="5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E106" s="6">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="F106" s="5"/>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B107" s="6">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C107" s="5"/>
       <c r="D107" s="5" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E107" s="6">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="F107" s="5"/>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B108" s="6">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C108" s="5"/>
       <c r="D108" s="5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E108" s="6">
-        <v>195</v>
+        <v>1194</v>
       </c>
       <c r="F108" s="5"/>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B109" s="6">
-        <v>199</v>
+        <v>85</v>
       </c>
       <c r="C109" s="5"/>
       <c r="D109" s="5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E109" s="6">
-        <v>199</v>
+        <v>85</v>
       </c>
       <c r="F109" s="5"/>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B110" s="6">
-        <v>199</v>
+        <v>85</v>
       </c>
       <c r="C110" s="5"/>
       <c r="D110" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E110" s="6">
-        <v>199</v>
+        <v>136</v>
       </c>
       <c r="F110" s="5"/>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B111" s="6">
-        <v>199</v>
+        <v>270</v>
       </c>
       <c r="C111" s="5"/>
       <c r="D111" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E111" s="6">
         <v>199</v>
       </c>
       <c r="F111" s="5"/>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B112" s="6">
-        <v>1194</v>
+        <v>199</v>
       </c>
       <c r="C112" s="5"/>
       <c r="D112" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E112" s="6">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="F112" s="5"/>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B113" s="6">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="C113" s="5"/>
       <c r="D113" s="5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E113" s="6">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="F113" s="5"/>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B114" s="6">
-        <v>136</v>
+        <v>79</v>
       </c>
       <c r="C114" s="5"/>
       <c r="D114" s="5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E114" s="6">
-        <v>270</v>
+        <v>79</v>
       </c>
       <c r="F114" s="5"/>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B115" s="6">
-        <v>199</v>
+        <v>79</v>
       </c>
       <c r="C115" s="5"/>
       <c r="D115" s="5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E115" s="6">
-        <v>199</v>
+        <v>79</v>
       </c>
       <c r="F115" s="5"/>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B116" s="6">
         <v>79</v>
       </c>
       <c r="C116" s="5"/>
       <c r="D116" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E116" s="6">
         <v>79</v>
       </c>
       <c r="F116" s="5"/>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B117" s="6">
         <v>79</v>
       </c>
       <c r="C117" s="5"/>
       <c r="D117" s="5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E117" s="6">
         <v>79</v>
       </c>
       <c r="F117" s="5"/>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B118" s="6">
         <v>79</v>
       </c>
       <c r="C118" s="5"/>
       <c r="D118" s="5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E118" s="6">
         <v>79</v>
       </c>
       <c r="F118" s="5"/>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B119" s="6">
         <v>79</v>
       </c>
       <c r="C119" s="5"/>
       <c r="D119" s="5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E119" s="6">
         <v>79</v>
       </c>
       <c r="F119" s="5"/>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B120" s="6">
         <v>79</v>
       </c>
       <c r="C120" s="5"/>
       <c r="D120" s="5" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E120" s="6">
         <v>79</v>
       </c>
       <c r="F120" s="5"/>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B121" s="6">
         <v>79</v>
       </c>
       <c r="C121" s="5"/>
       <c r="D121" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E121" s="6">
         <v>79</v>
       </c>
       <c r="F121" s="5"/>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B122" s="6">
         <v>79</v>
       </c>
       <c r="C122" s="5"/>
       <c r="D122" s="5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E122" s="6">
         <v>79</v>
       </c>
       <c r="F122" s="5"/>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B123" s="6">
         <v>79</v>
       </c>
       <c r="C123" s="5"/>
       <c r="D123" s="5" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E123" s="6">
         <v>79</v>
       </c>
       <c r="F123" s="5"/>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B124" s="6">
         <v>79</v>
       </c>
       <c r="C124" s="5"/>
       <c r="D124" s="5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E124" s="6">
         <v>79</v>
       </c>
       <c r="F124" s="5"/>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B125" s="6">
-        <v>79</v>
+        <v>112</v>
       </c>
       <c r="C125" s="5"/>
       <c r="D125" s="5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E125" s="6">
-        <v>79</v>
+        <v>190</v>
       </c>
       <c r="F125" s="5"/>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B126" s="6">
-        <v>79</v>
+        <v>190</v>
       </c>
       <c r="C126" s="5"/>
       <c r="D126" s="5" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E126" s="6">
-        <v>79</v>
+        <v>190</v>
       </c>
       <c r="F126" s="5"/>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B127" s="6">
-        <v>79</v>
+        <v>190</v>
       </c>
       <c r="C127" s="5"/>
       <c r="D127" s="5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E127" s="6">
-        <v>79</v>
+        <v>190</v>
       </c>
       <c r="F127" s="5"/>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B128" s="6">
-        <v>79</v>
+        <v>199</v>
       </c>
       <c r="C128" s="5"/>
       <c r="D128" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E128" s="6">
-        <v>112</v>
+        <v>199</v>
       </c>
       <c r="F128" s="5"/>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B129" s="6">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="C129" s="5"/>
       <c r="D129" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E129" s="6">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="F129" s="5"/>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B130" s="6">
-        <v>190</v>
+        <v>230</v>
       </c>
       <c r="C130" s="5"/>
       <c r="D130" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E130" s="6">
-        <v>190</v>
+        <v>230</v>
       </c>
       <c r="F130" s="5"/>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B131" s="6">
-        <v>190</v>
+        <v>238</v>
       </c>
       <c r="C131" s="5"/>
       <c r="D131" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E131" s="6">
-        <v>199</v>
+        <v>250</v>
       </c>
       <c r="F131" s="5"/>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B132" s="6">
-        <v>199</v>
+        <v>250</v>
       </c>
       <c r="C132" s="5"/>
       <c r="D132" s="5" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E132" s="6">
-        <v>199</v>
+        <v>250</v>
       </c>
       <c r="F132" s="5"/>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B133" s="6">
-        <v>199</v>
+        <v>250</v>
       </c>
       <c r="C133" s="5"/>
       <c r="D133" s="5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E133" s="6">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F133" s="5"/>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B134" s="6">
-        <v>230</v>
+        <v>280</v>
       </c>
       <c r="C134" s="5"/>
       <c r="D134" s="5" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="E134" s="6">
-        <v>238</v>
+        <v>280</v>
       </c>
       <c r="F134" s="5"/>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5" t="s">
         <v>266</v>
       </c>
       <c r="B135" s="6">
-        <v>250</v>
+        <v>1190</v>
       </c>
       <c r="C135" s="5"/>
       <c r="D135" s="5" t="s">
         <v>267</v>
       </c>
       <c r="E135" s="6">
         <v>250</v>
       </c>
       <c r="F135" s="5"/>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5" t="s">
         <v>268</v>
       </c>
       <c r="B136" s="6">
-        <v>250</v>
+        <v>79</v>
       </c>
       <c r="C136" s="5"/>
       <c r="D136" s="5" t="s">
         <v>269</v>
       </c>
       <c r="E136" s="6">
-        <v>250</v>
+        <v>79</v>
       </c>
       <c r="F136" s="5"/>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5" t="s">
         <v>270</v>
       </c>
       <c r="B137" s="6">
-        <v>260</v>
+        <v>79</v>
       </c>
       <c r="C137" s="5"/>
       <c r="D137" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E137" s="6">
-        <v>280</v>
+        <v>79</v>
       </c>
       <c r="F137" s="5"/>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="B138" s="6">
-        <v>280</v>
+        <v>79</v>
       </c>
       <c r="C138" s="5"/>
       <c r="D138" s="5" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E138" s="6">
-        <v>1190</v>
+        <v>79</v>
       </c>
       <c r="F138" s="5"/>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B139" s="6">
-        <v>250</v>
+        <v>158</v>
       </c>
       <c r="C139" s="5"/>
       <c r="D139" s="5" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E139" s="6">
-        <v>79</v>
+        <v>158</v>
       </c>
       <c r="F139" s="5"/>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B140" s="6">
-        <v>79</v>
+        <v>158</v>
       </c>
       <c r="C140" s="5"/>
       <c r="D140" s="5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E140" s="6">
-        <v>79</v>
+        <v>158</v>
       </c>
       <c r="F140" s="5"/>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="5" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B141" s="6">
-        <v>79</v>
+        <v>158</v>
       </c>
       <c r="C141" s="5"/>
       <c r="D141" s="5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E141" s="6">
-        <v>79</v>
+        <v>158</v>
       </c>
       <c r="F141" s="5"/>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B142" s="6">
-        <v>79</v>
+        <v>158</v>
       </c>
       <c r="C142" s="5"/>
       <c r="D142" s="5" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E142" s="6">
         <v>158</v>
       </c>
       <c r="F142" s="5"/>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="5" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B143" s="6">
-        <v>158</v>
+        <v>79</v>
       </c>
       <c r="C143" s="5"/>
       <c r="D143" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E143" s="6">
-        <v>158</v>
+        <v>79</v>
       </c>
       <c r="F143" s="5"/>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="5" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B144" s="6">
-        <v>158</v>
+        <v>79</v>
       </c>
       <c r="C144" s="5"/>
       <c r="D144" s="5" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E144" s="6">
-        <v>158</v>
+        <v>79</v>
       </c>
       <c r="F144" s="5"/>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B145" s="6">
-        <v>158</v>
+        <v>316</v>
       </c>
       <c r="C145" s="5"/>
       <c r="D145" s="5" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E145" s="6">
-        <v>158</v>
+        <v>260</v>
       </c>
       <c r="F145" s="5"/>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B146" s="6">
-        <v>158</v>
+        <v>260</v>
       </c>
       <c r="C146" s="5"/>
       <c r="D146" s="5" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E146" s="6">
-        <v>79</v>
+        <v>260</v>
       </c>
       <c r="F146" s="5"/>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B147" s="6">
-        <v>79</v>
+        <v>199</v>
       </c>
       <c r="C147" s="5"/>
       <c r="D147" s="5" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E147" s="6">
-        <v>79</v>
+        <v>199</v>
       </c>
       <c r="F147" s="5"/>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B148" s="6">
-        <v>79</v>
+        <v>199</v>
       </c>
       <c r="C148" s="5"/>
       <c r="D148" s="5" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E148" s="6">
-        <v>316</v>
+        <v>199</v>
       </c>
       <c r="F148" s="5"/>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="5" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B149" s="6">
-        <v>260</v>
+        <v>199</v>
       </c>
       <c r="C149" s="5"/>
       <c r="D149" s="5" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E149" s="6">
-        <v>260</v>
+        <v>199</v>
       </c>
       <c r="F149" s="5"/>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B150" s="6">
-        <v>260</v>
+        <v>795</v>
       </c>
       <c r="C150" s="5"/>
       <c r="D150" s="5" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E150" s="6">
-        <v>199</v>
+        <v>79</v>
       </c>
       <c r="F150" s="5"/>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B151" s="6">
-        <v>199</v>
+        <v>79</v>
       </c>
       <c r="C151" s="5"/>
       <c r="D151" s="5" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E151" s="6">
-        <v>199</v>
+        <v>79</v>
       </c>
       <c r="F151" s="5"/>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B152" s="6">
-        <v>199</v>
+        <v>79</v>
       </c>
       <c r="C152" s="5"/>
       <c r="D152" s="5" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E152" s="6">
-        <v>199</v>
+        <v>79</v>
       </c>
       <c r="F152" s="5"/>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="5" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B153" s="6">
-        <v>199</v>
+        <v>54</v>
       </c>
       <c r="C153" s="5"/>
       <c r="D153" s="5" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E153" s="6">
-        <v>795</v>
+        <v>54</v>
       </c>
       <c r="F153" s="5"/>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B154" s="6">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="C154" s="5"/>
       <c r="D154" s="5" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E154" s="6">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="F154" s="5"/>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B155" s="6">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C155" s="5"/>
       <c r="D155" s="5" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E155" s="6">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="F155" s="5"/>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B156" s="6">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C156" s="5"/>
       <c r="D156" s="5" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E156" s="6">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="F156" s="5"/>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B157" s="6">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="C157" s="5"/>
       <c r="D157" s="5" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E157" s="6">
-        <v>54</v>
+        <v>110</v>
       </c>
       <c r="F157" s="5"/>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="5" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B158" s="6">
-        <v>54</v>
+        <v>110</v>
       </c>
       <c r="C158" s="5"/>
       <c r="D158" s="5" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E158" s="6">
-        <v>85</v>
+        <v>110</v>
       </c>
       <c r="F158" s="5"/>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="5" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B159" s="6">
-        <v>85</v>
+        <v>110</v>
       </c>
       <c r="C159" s="5"/>
       <c r="D159" s="5" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E159" s="6">
-        <v>85</v>
+        <v>110</v>
       </c>
       <c r="F159" s="5"/>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B160" s="6">
-        <v>85</v>
+        <v>110</v>
       </c>
       <c r="C160" s="5"/>
       <c r="D160" s="5" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E160" s="6">
-        <v>85</v>
+        <v>110</v>
       </c>
       <c r="F160" s="5"/>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="5" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B161" s="6">
         <v>110</v>
       </c>
       <c r="C161" s="5"/>
       <c r="D161" s="5" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E161" s="6">
         <v>110</v>
       </c>
       <c r="F161" s="5"/>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="5" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B162" s="6">
         <v>110</v>
       </c>
       <c r="C162" s="5"/>
       <c r="D162" s="5" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E162" s="6">
         <v>110</v>
       </c>
       <c r="F162" s="5"/>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B163" s="6">
         <v>110</v>
       </c>
       <c r="C163" s="5"/>
       <c r="D163" s="5" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E163" s="6">
         <v>110</v>
       </c>
       <c r="F163" s="5"/>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B164" s="6">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="C164" s="5"/>
       <c r="D164" s="5" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E164" s="6">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="F164" s="5"/>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B165" s="6">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="C165" s="5"/>
       <c r="D165" s="5" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E165" s="6">
-        <v>110</v>
+        <v>140</v>
       </c>
       <c r="F165" s="5"/>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B166" s="6">
-        <v>110</v>
+        <v>140</v>
       </c>
       <c r="C166" s="5"/>
       <c r="D166" s="5" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E166" s="6">
-        <v>110</v>
+        <v>140</v>
       </c>
       <c r="F166" s="5"/>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B167" s="6">
-        <v>110</v>
+        <v>360</v>
       </c>
       <c r="C167" s="5"/>
       <c r="D167" s="5" t="s">
         <v>330</v>
       </c>
       <c r="E167" s="6">
-        <v>120</v>
+        <v>420</v>
       </c>
       <c r="F167" s="5"/>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="5" t="s">
         <v>331</v>
       </c>
       <c r="B168" s="6">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="C168" s="5"/>
       <c r="D168" s="5" t="s">
         <v>332</v>
       </c>
       <c r="E168" s="6">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="F168" s="5"/>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="5" t="s">
         <v>333</v>
       </c>
       <c r="B169" s="6">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="C169" s="5"/>
       <c r="D169" s="5" t="s">
         <v>334</v>
       </c>
       <c r="E169" s="6">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="F169" s="5"/>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5" t="s">
         <v>335</v>
       </c>
       <c r="B170" s="6">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="C170" s="5"/>
       <c r="D170" s="5" t="s">
         <v>336</v>
       </c>
       <c r="E170" s="6">
-        <v>360</v>
+        <v>150</v>
       </c>
       <c r="F170" s="5"/>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B171" s="6">
-        <v>420</v>
+        <v>150</v>
       </c>
       <c r="C171" s="5"/>
       <c r="D171" s="5" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E171" s="6">
         <v>150</v>
       </c>
       <c r="F171" s="5"/>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="5" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B172" s="6">
         <v>150</v>
       </c>
       <c r="C172" s="5"/>
       <c r="D172" s="5" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E172" s="6">
         <v>150</v>
       </c>
       <c r="F172" s="5"/>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B173" s="6">
         <v>150</v>
       </c>
       <c r="C173" s="5"/>
       <c r="D173" s="5" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E173" s="6">
         <v>150</v>
       </c>
       <c r="F173" s="5"/>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B174" s="6">
         <v>150</v>
       </c>
       <c r="C174" s="5"/>
       <c r="D174" s="5" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E174" s="6">
         <v>150</v>
       </c>
       <c r="F174" s="5"/>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="5" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B175" s="6">
         <v>150</v>
       </c>
       <c r="C175" s="5"/>
       <c r="D175" s="5" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E175" s="6">
         <v>150</v>
       </c>
       <c r="F175" s="5"/>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B176" s="6">
         <v>150</v>
       </c>
       <c r="C176" s="5"/>
       <c r="D176" s="5" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E176" s="6">
         <v>150</v>
       </c>
       <c r="F176" s="5"/>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="5" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B177" s="6">
         <v>150</v>
       </c>
       <c r="C177" s="5"/>
       <c r="D177" s="5" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E177" s="6">
         <v>150</v>
       </c>
       <c r="F177" s="5"/>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B178" s="6">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="C178" s="5"/>
       <c r="D178" s="5" t="s">
-        <v>351</v>
+        <v>335</v>
       </c>
       <c r="E178" s="6">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="F178" s="5"/>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="5" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="B179" s="6">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="C179" s="5"/>
       <c r="D179" s="5" t="s">
-        <v>353</v>
+        <v>331</v>
       </c>
       <c r="E179" s="6">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="F179" s="5"/>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="5" t="s">
-        <v>354</v>
+        <v>332</v>
       </c>
       <c r="B180" s="6">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="C180" s="5"/>
       <c r="D180" s="5" t="s">
-        <v>355</v>
+        <v>336</v>
       </c>
       <c r="E180" s="6">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="F180" s="5"/>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="5" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="B181" s="6">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="C181" s="5"/>
       <c r="D181" s="5" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="E181" s="6">
         <v>199</v>
       </c>
       <c r="F181" s="5"/>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5" t="s">
         <v>341</v>
       </c>
       <c r="B182" s="6">
         <v>199</v>
       </c>
       <c r="C182" s="5"/>
       <c r="D182" s="5" t="s">
-        <v>355</v>
+        <v>337</v>
       </c>
       <c r="E182" s="6">
         <v>199</v>
       </c>
       <c r="F182" s="5"/>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="5" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B183" s="6">
         <v>199</v>
       </c>
       <c r="C183" s="5"/>
       <c r="D183" s="5" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="E183" s="6">
         <v>199</v>
       </c>
       <c r="F183" s="5"/>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="5" t="s">
         <v>342</v>
       </c>
       <c r="B184" s="6">
         <v>199</v>
       </c>
       <c r="C184" s="5"/>
       <c r="D184" s="5" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E184" s="6">
         <v>199</v>
       </c>
       <c r="F184" s="5"/>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="B185" s="6">
         <v>199</v>
       </c>
       <c r="C185" s="5"/>
       <c r="D185" s="5" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="E185" s="6">
         <v>199</v>
       </c>
       <c r="F185" s="5"/>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="5" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B186" s="6">
         <v>199</v>
       </c>
       <c r="C186" s="5"/>
       <c r="D186" s="5" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
       <c r="E186" s="6">
         <v>199</v>
       </c>
       <c r="F186" s="5"/>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="5" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B187" s="6">
         <v>199</v>
       </c>
       <c r="C187" s="5"/>
       <c r="D187" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="E187" s="6">
         <v>199</v>
       </c>
       <c r="F187" s="5"/>
     </row>
     <row r="188" spans="1:6">
-      <c r="A188" s="5" t="s">
-[...12 lines deleted...]
-      <c r="F188" s="5"/>
+      <c r="A188" s="7"/>
+      <c r="B188" s="7"/>
+      <c r="C188" s="7"/>
+      <c r="D188" s="7"/>
+      <c r="E188" s="7"/>
+      <c r="F188" s="7"/>
     </row>
     <row r="189" spans="1:6">
-      <c r="A189" s="5" t="s">
-[...6 lines deleted...]
-      <c r="D189" s="5" t="s">
+      <c r="A189" s="8" t="s">
+        <v>351</v>
+      </c>
+      <c r="B189" s="8"/>
+      <c r="C189" s="8">
+        <f>SUM(C4:C187)</f>
+        <v>0</v>
+      </c>
+      <c r="D189" s="8" t="s">
+        <v>351</v>
+      </c>
+      <c r="E189" s="8"/>
+      <c r="F189" s="8">
+        <f>SUM(F4:F187)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6">
+      <c r="A190" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="B190" s="8"/>
+      <c r="C190" s="9">
+        <f>SUMPRODUCT(B4:B187, C4:C187)</f>
+        <v>0</v>
+      </c>
+      <c r="D190" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="E190" s="8"/>
+      <c r="F190" s="9">
+        <f>SUMPRODUCT(E4:E187, F4:F187)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6">
+      <c r="A191" s="10" t="s">
         <v>353</v>
       </c>
-      <c r="E189" s="6">
-[...5 lines deleted...]
-      <c r="A190" s="5" t="s">
+      <c r="B191" s="8"/>
+      <c r="C191" s="8"/>
+      <c r="D191" s="8"/>
+      <c r="E191" s="11">
+        <f>C190+F190</f>
+        <v>0</v>
+      </c>
+      <c r="F191" s="8"/>
+    </row>
+    <row r="194" spans="1:6">
+      <c r="A194" s="5" t="s">
         <v>354</v>
       </c>
-      <c r="B190" s="6">
-[...32 lines deleted...]
-      <c r="A193" s="8" t="s">
+      <c r="B194" s="5"/>
+      <c r="C194" s="5"/>
+      <c r="D194" s="5"/>
+      <c r="E194" s="5"/>
+      <c r="F194" s="5"/>
+    </row>
+    <row r="195" spans="1:6">
+      <c r="A195" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="B195" s="5"/>
+      <c r="C195" s="5"/>
+      <c r="D195" s="5"/>
+      <c r="E195" s="5"/>
+      <c r="F195" s="5"/>
+    </row>
+    <row r="196" spans="1:6">
+      <c r="A196" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="B196" s="5"/>
+      <c r="C196" s="5"/>
+      <c r="D196" s="5"/>
+      <c r="E196" s="5"/>
+      <c r="F196" s="5"/>
+    </row>
+    <row r="197" spans="1:6">
+      <c r="A197" s="5" t="s">
         <v>357</v>
       </c>
-      <c r="B193" s="8"/>
-[...42 lines deleted...]
-      <c r="F195" s="8"/>
+      <c r="B197" s="5"/>
+      <c r="C197" s="5"/>
+      <c r="D197" s="5"/>
+      <c r="E197" s="5"/>
+      <c r="F197" s="5"/>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="5" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="B198" s="5"/>
       <c r="C198" s="5"/>
       <c r="D198" s="5"/>
       <c r="E198" s="5"/>
       <c r="F198" s="5"/>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="5" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B199" s="5"/>
       <c r="C199" s="5"/>
       <c r="D199" s="5"/>
       <c r="E199" s="5"/>
       <c r="F199" s="5"/>
     </row>
-    <row r="200" spans="1:6">
+    <row r="200" spans="1:6" customHeight="1" ht="40">
       <c r="A200" s="5" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="B200" s="5"/>
+        <v>360</v>
+      </c>
+      <c r="B200" s="12" t="s">
+        <v>361</v>
+      </c>
       <c r="C200" s="5"/>
       <c r="D200" s="5"/>
       <c r="E200" s="5"/>
       <c r="F200" s="5"/>
     </row>
-    <row r="201" spans="1:6">
-      <c r="A201" s="5" t="s">
+    <row r="202" spans="1:6">
+      <c r="A202" s="13" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6">
+      <c r="A203" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="B201" s="5"/>
-[...6 lines deleted...]
-      <c r="A202" s="5" t="s">
+    </row>
+    <row r="204" spans="1:6">
+      <c r="A204" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="B202" s="5"/>
-[...6 lines deleted...]
-      <c r="A203" s="5" t="s">
+    </row>
+    <row r="205" spans="1:6">
+      <c r="A205" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="B203" s="5"/>
-[...6 lines deleted...]
-      <c r="A204" s="5" t="s">
+    </row>
+    <row r="206" spans="1:6">
+      <c r="A206" s="14" t="s">
         <v>366</v>
       </c>
-      <c r="B204" s="12" t="s">
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207"/>
+    </row>
+    <row r="208" spans="1:6">
+      <c r="A208" s="15" t="s">
         <v>367</v>
       </c>
-      <c r="C204" s="5"/>
-[...5 lines deleted...]
-      <c r="A206" s="13" t="s">
+    </row>
+    <row r="209" spans="1:6" customHeight="1" ht="70">
+      <c r="A209" s="16" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="207" spans="1:6">
-      <c r="A207" s="1" t="s">
+    <row r="210" spans="1:6">
+      <c r="A210" t="s">
         <v>369</v>
-      </c>
-[...13 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211"/>
     </row>
     <row r="212" spans="1:6">
-      <c r="A212" s="15" t="s">
-[...18 lines deleted...]
-        <v>376</v>
+      <c r="A212" s="13" t="s">
+        <v>370</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
-    <mergeCell ref="A193:B193"/>
-[...4 lines deleted...]
-    <mergeCell ref="E195:F195"/>
+    <mergeCell ref="A189:B189"/>
+    <mergeCell ref="D189:E189"/>
+    <mergeCell ref="A190:B190"/>
+    <mergeCell ref="D190:E190"/>
+    <mergeCell ref="A191:D191"/>
+    <mergeCell ref="E191:F191"/>
+    <mergeCell ref="B194:F194"/>
+    <mergeCell ref="B195:F195"/>
+    <mergeCell ref="B196:F196"/>
+    <mergeCell ref="B197:F197"/>
     <mergeCell ref="B198:F198"/>
     <mergeCell ref="B199:F199"/>
     <mergeCell ref="B200:F200"/>
-    <mergeCell ref="B201:F201"/>
-[...2 lines deleted...]
-    <mergeCell ref="B204:F204"/>
+    <mergeCell ref="A202:F202"/>
+    <mergeCell ref="A203:F203"/>
+    <mergeCell ref="A204:F204"/>
+    <mergeCell ref="A205:F205"/>
     <mergeCell ref="A206:F206"/>
     <mergeCell ref="A207:F207"/>
     <mergeCell ref="A208:F208"/>
     <mergeCell ref="A209:F209"/>
     <mergeCell ref="A210:F210"/>
     <mergeCell ref="A211:F211"/>
     <mergeCell ref="A212:F212"/>
-    <mergeCell ref="A213:F213"/>
-[...2 lines deleted...]
-    <mergeCell ref="A216:F216"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>